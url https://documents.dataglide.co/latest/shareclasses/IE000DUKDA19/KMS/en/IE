--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c33b990f42a4d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bab39a081d48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R6c82f49d31e94214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R61beba930d7243c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32dfeb6d987d4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c82f49d31e94214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd486600d9e34621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61beba930d7243c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -1245,28 +1245,145 @@
         <x:is>
           <x:t>10080</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>12060</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
           <x:t>20.608887083</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
           <x:t>13440</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
           <x:t>6.0840801443</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="10">
+      <x:c r="A10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>IE000DUKDA19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>Class Z (Accumulation) SGD</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>SGD</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>2026-06-30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>10000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>5.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>5450</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-45.4927946829</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>5180</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-12.3269424262</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>7170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-28.2624411669</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>8640</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="S10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-2.8733214661</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>9760</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-2.4461374926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>0.1675007958</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>10080</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>12060</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>20.608887083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>13440</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>6.0840801443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>