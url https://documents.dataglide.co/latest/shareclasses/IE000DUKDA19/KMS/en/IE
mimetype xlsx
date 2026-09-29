--- v1 (2026-08-01)
+++ v2 (2026-09-29)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06bab39a081d48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4d18f4e0514397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R61beba930d7243c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R286e2d5cee774779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd486600d9e34621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61beba930d7243c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4dc8b2edd1344e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R286e2d5cee774779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -322,51 +322,51 @@
       </x:c>
       <x:c r="AD1" s="7" t="inlineStr">
         <x:is>
           <x:t>Favourable Value RHP</x:t>
         </x:is>
       </x:c>
       <x:c r="AE1" s="7" t="inlineStr">
         <x:is>
           <x:t>Favourable Scenario RHP</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
           <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>5950</x:t>
@@ -439,51 +439,51 @@
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>13230</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.7500876785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
           <x:t>2025-11-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>6080</x:t>
@@ -556,51 +556,51 @@
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>13230</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.7500876785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
           <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>6080</x:t>
@@ -673,285 +673,285 @@
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>13230</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.7500876785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
           <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>6080</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
           <x:t>-39.2055074219</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>6450</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
           <x:t>-8.3970277171</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>7170</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-28.2624411669</x:t>
+          <x:t>-28.2624387575</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
           <x:t>8640</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-2.8733214661</x:t>
+          <x:t>-2.8733205311</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
           <x:t>9790</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-2.1340419864</x:t>
+          <x:t>-2.1340408777</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.1675007958</x:t>
+          <x:t>0.1675023474</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
           <x:t>10080</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>12060</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.608887083</x:t>
+          <x:t>20.6088909585</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>13440</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
-          <x:t>6.0840801443</x:t>
+          <x:t>6.0840796572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
           <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>6040</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
           <x:t>-39.6449906897</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>6450</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
           <x:t>-8.4007544209</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>7170</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-28.2624411669</x:t>
+          <x:t>-28.2624387575</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
           <x:t>8640</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-2.8733214661</x:t>
+          <x:t>-2.8733205311</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
           <x:t>9790</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-2.1340419864</x:t>
+          <x:t>-2.1340408777</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.1675007958</x:t>
+          <x:t>0.1675023474</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
           <x:t>10080</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>12060</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.608887083</x:t>
+          <x:t>20.6088909585</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
           <x:t>13440</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
-          <x:t>6.0840801443</x:t>
+          <x:t>6.0840796572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
           <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
           <x:t>5450</x:t>
@@ -1024,51 +1024,51 @@
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
           <x:t>13440</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
           <x:t>6.0840801443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
           <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
           <x:t>5450</x:t>
@@ -1141,51 +1141,51 @@
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
           <x:t>13440</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
           <x:t>6.0840801443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
           <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
           <x:t>5450</x:t>
@@ -1258,51 +1258,51 @@
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
           <x:t>13440</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
           <x:t>6.0840801443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000DUKDA19</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class Z (Accumulation) SGD</x:t>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>SGD</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
           <x:t>2026-06-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
           <x:t>5450</x:t>
@@ -1357,33 +1357,150 @@
         <x:is>
           <x:t>0.1675007958</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
           <x:t>10080</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>12060</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
           <x:t>20.608887083</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
           <x:t>13440</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
+        <x:is>
+          <x:t>6.0840801443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>IE000DUKDA19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>FSSA ASEAN All Cap Fund Class Z (Accumulation) SGD</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>SGD</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>2026-07-31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>10000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>5.0000</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>5450</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-45.488074358</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>5180</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-12.3265164993</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>7170</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-28.2624411669</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>8640</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="S11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-2.8733214661</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="T11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>9760</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="U11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>-2.4461374926</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="X11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>0.1675007958</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Y11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>10080</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Z11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>12060</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AA11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>20.608887083</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AD11" s="6" t="inlineStr">
+        <x:is>
+          <x:t>13440</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
           <x:t>6.0840801443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>