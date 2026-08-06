--- v0 (2026-06-06)
+++ v1 (2026-08-06)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cf0e6ba43143b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4649fe99190c4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Rf9c1799366654016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R6b82b54cd3234f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921eff037f6e44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf9c1799366654016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c06ec89df1449d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6b82b54cd3234f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -332,1292 +332,1175 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-06-30</x:t>
+          <x:t>2025-09-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8238295564</x:t>
+          <x:t>-77.8204092894</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.140989383</x:t>
+          <x:t>-31.1396609574</x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="6" t="inlineStr">
         <x:is>
-          <x:t>6320</x:t>
+          <x:t>7190</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-8.7760207794</x:t>
+          <x:t>-6.3954542143</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="6" t="inlineStr">
         <x:is>
-          <x:t>10080</x:t>
+          <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.8072647326</x:t>
+          <x:t>1.5791813729</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.81667315</x:t>
+          <x:t>0.1766526946</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="6" t="inlineStr">
         <x:is>
-          <x:t>10420</x:t>
+          <x:t>10090</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>25400</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>20.4962735021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-07-31</x:t>
+          <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8183016315</x:t>
+          <x:t>-77.8175742404</x:t>
         </x:is>
       </x:c>
       <x:c r="L3" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.1394495876</x:t>
+          <x:t>-31.1394423362</x:t>
         </x:is>
       </x:c>
       <x:c r="N3" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O3" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R3" s="6" t="inlineStr">
         <x:is>
-          <x:t>6540</x:t>
+          <x:t>7020</x:t>
         </x:is>
       </x:c>
       <x:c r="S3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-8.1391107934</x:t>
+          <x:t>-6.8243885999</x:t>
         </x:is>
       </x:c>
       <x:c r="T3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10100</x:t>
+          <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U3" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.0478761929</x:t>
+          <x:t>1.5791813729</x:t>
         </x:is>
       </x:c>
       <x:c r="X3" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.5462198309</x:t>
+          <x:t>-0.0573413151</x:t>
         </x:is>
       </x:c>
       <x:c r="Y3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10280</x:t>
+          <x:t>9970</x:t>
         </x:is>
       </x:c>
       <x:c r="Z3" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA3" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>25400</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>20.4962735021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-08-29</x:t>
+          <x:t>2025-11-28</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8167901996</x:t>
+          <x:t>-77.8205281254</x:t>
         </x:is>
       </x:c>
       <x:c r="L4" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.139194597</x:t>
+          <x:t>-31.1397979056</x:t>
         </x:is>
       </x:c>
       <x:c r="N4" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O4" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R4" s="6" t="inlineStr">
         <x:is>
-          <x:t>6870</x:t>
+          <x:t>6940</x:t>
         </x:is>
       </x:c>
       <x:c r="S4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.2393562097</x:t>
+          <x:t>-7.0394165173</x:t>
         </x:is>
       </x:c>
       <x:c r="T4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10110</x:t>
+          <x:t>10180</x:t>
         </x:is>
       </x:c>
       <x:c r="U4" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.0559313726</x:t>
+          <x:t>1.8290421882</x:t>
         </x:is>
       </x:c>
       <x:c r="X4" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.4040585065</x:t>
+          <x:t>-0.1795104513</x:t>
         </x:is>
       </x:c>
       <x:c r="Y4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10200</x:t>
+          <x:t>9910</x:t>
         </x:is>
       </x:c>
       <x:c r="Z4" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA4" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>25400</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>20.4962735021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-09-30</x:t>
+          <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8204092894</x:t>
+          <x:t>-77.8174320777</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.1396609574</x:t>
+          <x:t>-31.1391981414</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
-          <x:t>7190</x:t>
+          <x:t>6910</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.3954542143</x:t>
+          <x:t>-7.1353429896</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10160</x:t>
+          <x:t>10300</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.5791813729</x:t>
+          <x:t>3.0145144715</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.1766526946</x:t>
+          <x:t>-0.3883229902</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10090</x:t>
+          <x:t>9810</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>25400</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
           <x:t>20.4962735021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-10-31</x:t>
+          <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8175742404</x:t>
+          <x:t>-77.8113161996</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.1394423362</x:t>
+          <x:t>-31.1380310152</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
-          <x:t>7020</x:t>
+          <x:t>7040</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.8243885999</x:t>
+          <x:t>-6.7868576406</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
-          <x:t>10160</x:t>
+          <x:t>10390</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.5791813729</x:t>
+          <x:t>3.9491200614</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.0573413151</x:t>
+          <x:t>-0.5660772619</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
-          <x:t>9970</x:t>
+          <x:t>9720</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
           <x:t>25400</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
           <x:t>20.4962735021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-11-28</x:t>
+          <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8205281254</x:t>
+          <x:t>-77.8084450925</x:t>
         </x:is>
       </x:c>
       <x:c r="L7" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.1397979056</x:t>
+          <x:t>-31.1473766291</x:t>
         </x:is>
       </x:c>
       <x:c r="N7" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" s="6" t="inlineStr">
         <x:is>
-          <x:t>6940</x:t>
+          <x:t>6880</x:t>
         </x:is>
       </x:c>
       <x:c r="S7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.0394165173</x:t>
+          <x:t>-7.1966717924</x:t>
         </x:is>
       </x:c>
       <x:c r="T7" s="6" t="inlineStr">
         <x:is>
-          <x:t>10180</x:t>
+          <x:t>10390</x:t>
         </x:is>
       </x:c>
       <x:c r="U7" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.8290421882</x:t>
+          <x:t>3.9491200614</x:t>
         </x:is>
       </x:c>
       <x:c r="X7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.1795104513</x:t>
+          <x:t>-0.6723037044</x:t>
         </x:is>
       </x:c>
       <x:c r="Y7" s="6" t="inlineStr">
         <x:is>
-          <x:t>9910</x:t>
+          <x:t>9670</x:t>
         </x:is>
       </x:c>
       <x:c r="Z7" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA7" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
-          <x:t>25400</x:t>
+          <x:t>24870</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.4962735021</x:t>
+          <x:t>19.9839312851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-12-31</x:t>
+          <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8174320777</x:t>
+          <x:t>-77.8077160991</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.1391981414</x:t>
+          <x:t>-31.147107105</x:t>
         </x:is>
       </x:c>
       <x:c r="N8" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" s="6" t="inlineStr">
         <x:is>
-          <x:t>6910</x:t>
+          <x:t>6430</x:t>
         </x:is>
       </x:c>
       <x:c r="S8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.1353429896</x:t>
+          <x:t>-8.4560263428</x:t>
         </x:is>
       </x:c>
       <x:c r="T8" s="6" t="inlineStr">
         <x:is>
           <x:t>10300</x:t>
         </x:is>
       </x:c>
       <x:c r="U8" s="6" t="inlineStr">
         <x:is>
           <x:t>3.0145144715</x:t>
         </x:is>
       </x:c>
       <x:c r="X8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.3883229902</x:t>
+          <x:t>-0.9371723291</x:t>
         </x:is>
       </x:c>
       <x:c r="Y8" s="6" t="inlineStr">
         <x:is>
-          <x:t>9810</x:t>
+          <x:t>9540</x:t>
         </x:is>
       </x:c>
       <x:c r="Z8" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA8" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
-          <x:t>25400</x:t>
+          <x:t>24280</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.4962735021</x:t>
+          <x:t>19.4137593154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-01-30</x:t>
+          <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8113161996</x:t>
+          <x:t>-77.8069627785</x:t>
         </x:is>
       </x:c>
       <x:c r="L9" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.1380310152</x:t>
+          <x:t>-31.1470532367</x:t>
         </x:is>
       </x:c>
       <x:c r="N9" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" s="6" t="inlineStr">
         <x:is>
-          <x:t>7040</x:t>
+          <x:t>6810</x:t>
         </x:is>
       </x:c>
       <x:c r="S9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.7868576406</x:t>
+          <x:t>-7.4040896848</x:t>
         </x:is>
       </x:c>
       <x:c r="T9" s="6" t="inlineStr">
         <x:is>
-          <x:t>10390</x:t>
+          <x:t>10300</x:t>
         </x:is>
       </x:c>
       <x:c r="U9" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.9491200614</x:t>
+          <x:t>3.0145144715</x:t>
         </x:is>
       </x:c>
       <x:c r="X9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.5660772619</x:t>
+          <x:t>-1.0461697978</x:t>
         </x:is>
       </x:c>
       <x:c r="Y9" s="6" t="inlineStr">
         <x:is>
-          <x:t>9720</x:t>
+          <x:t>9490</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
-          <x:t>25400</x:t>
+          <x:t>24280</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.4962735021</x:t>
+          <x:t>19.4137593154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-02-27</x:t>
+          <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8084450925</x:t>
+          <x:t>-77.8047840784</x:t>
         </x:is>
       </x:c>
       <x:c r="L10" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.1473766291</x:t>
+          <x:t>-31.1507246729</x:t>
         </x:is>
       </x:c>
       <x:c r="N10" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" s="6" t="inlineStr">
         <x:is>
-          <x:t>6880</x:t>
+          <x:t>6810</x:t>
         </x:is>
       </x:c>
       <x:c r="S10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.1966717924</x:t>
+          <x:t>-7.4040896848</x:t>
         </x:is>
       </x:c>
       <x:c r="T10" s="6" t="inlineStr">
         <x:is>
-          <x:t>10390</x:t>
+          <x:t>10300</x:t>
         </x:is>
       </x:c>
       <x:c r="U10" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.9491200614</x:t>
+          <x:t>3.0145144715</x:t>
         </x:is>
       </x:c>
       <x:c r="X10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.6723037044</x:t>
+          <x:t>-1.1032258324</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
-          <x:t>9670</x:t>
+          <x:t>9460</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
-          <x:t>24870</x:t>
+          <x:t>24280</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.9839312851</x:t>
+          <x:t>19.4137593154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (de "beheerder")</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" s="6" t="inlineStr">
         <x:is>
           <x:t>IE000TYJMW96</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" s="6" t="inlineStr">
         <x:is>
           <x:t>Class VI (Accumulating) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-03-31</x:t>
+          <x:t>2026-06-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" s="6" t="inlineStr">
         <x:is>
           <x:t>2220</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-77.8077160991</x:t>
+          <x:t>-77.8007540796</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" s="6" t="inlineStr">
         <x:is>
           <x:t>1550</x:t>
         </x:is>
       </x:c>
       <x:c r="M11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-31.147107105</x:t>
+          <x:t>-31.1503627385</x:t>
         </x:is>
       </x:c>
       <x:c r="N11" s="6" t="inlineStr">
         <x:is>
           <x:t>5770</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" s="6" t="inlineStr">
         <x:is>
           <x:t>-42.273937023</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" s="6" t="inlineStr">
         <x:is>
-          <x:t>6430</x:t>
+          <x:t>6490</x:t>
         </x:is>
       </x:c>
       <x:c r="S11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-8.4560263428</x:t>
+          <x:t>-8.2863542016</x:t>
         </x:is>
       </x:c>
       <x:c r="T11" s="6" t="inlineStr">
         <x:is>
-          <x:t>10300</x:t>
+          <x:t>10180</x:t>
         </x:is>
       </x:c>
       <x:c r="U11" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.0145144715</x:t>
+          <x:t>1.8290421882</x:t>
         </x:is>
       </x:c>
       <x:c r="X11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.9371723291</x:t>
+          <x:t>-1.4794213162</x:t>
         </x:is>
       </x:c>
       <x:c r="Y11" s="6" t="inlineStr">
         <x:is>
-          <x:t>9540</x:t>
+          <x:t>9280</x:t>
         </x:is>
       </x:c>
       <x:c r="Z11" s="6" t="inlineStr">
         <x:is>
           <x:t>15190</x:t>
         </x:is>
       </x:c>
       <x:c r="AA11" s="6" t="inlineStr">
         <x:is>
           <x:t>51.9251018778</x:t>
         </x:is>
       </x:c>
       <x:c r="AD11" s="6" t="inlineStr">
         <x:is>
-          <x:t>24280</x:t>
+          <x:t>23930</x:t>
         </x:is>
       </x:c>
       <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.4137593154</x:t>
-[...116 lines deleted...]
-          <x:t>19.4137593154</x:t>
+          <x:t>19.0686228114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>