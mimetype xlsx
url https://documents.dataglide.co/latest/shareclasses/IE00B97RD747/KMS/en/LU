--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b38692434045bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fd1d2e389944a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Rfd3436d0d4704977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Re388d924c7bb40ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc47cd0958e374634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd3436d0d4704977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9448e5dd5c4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re388d924c7bb40ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -332,1169 +332,1169 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-06-30</x:t>
+          <x:t>2025-07-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.3954726297</x:t>
+          <x:t>-54.4034596026</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7906746284</x:t>
+          <x:t>-16.7947993737</x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="6" t="inlineStr">
         <x:is>
-          <x:t>8760</x:t>
+          <x:t>9190</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-2.6019642076</x:t>
+          <x:t>-1.68416314</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="6" t="inlineStr">
         <x:is>
           <x:t>10290</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="6" t="inlineStr">
         <x:is>
           <x:t>2.8502008448</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="6" t="inlineStr">
         <x:is>
-          <x:t>5.1221013467</x:t>
+          <x:t>4.8094958394</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="6" t="inlineStr">
         <x:is>
-          <x:t>12840</x:t>
+          <x:t>12650</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-07-31</x:t>
+          <x:t>2025-08-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4034596026</x:t>
+          <x:t>-54.4022813073</x:t>
         </x:is>
       </x:c>
       <x:c r="L3" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7947993737</x:t>
+          <x:t>-16.7946405244</x:t>
         </x:is>
       </x:c>
       <x:c r="N3" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O3" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R3" s="6" t="inlineStr">
         <x:is>
-          <x:t>9190</x:t>
+          <x:t>9200</x:t>
         </x:is>
       </x:c>
       <x:c r="S3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-1.68416314</x:t>
+          <x:t>-1.6451155021</x:t>
         </x:is>
       </x:c>
       <x:c r="T3" s="6" t="inlineStr">
         <x:is>
           <x:t>10290</x:t>
         </x:is>
       </x:c>
       <x:c r="U3" s="6" t="inlineStr">
         <x:is>
           <x:t>2.8502008448</x:t>
         </x:is>
       </x:c>
       <x:c r="X3" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.8094958394</x:t>
+          <x:t>4.4712937423</x:t>
         </x:is>
       </x:c>
       <x:c r="Y3" s="6" t="inlineStr">
         <x:is>
-          <x:t>12650</x:t>
+          <x:t>12440</x:t>
         </x:is>
       </x:c>
       <x:c r="Z3" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA3" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-08-29</x:t>
+          <x:t>2025-09-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4022813073</x:t>
+          <x:t>-54.4019218058</x:t>
         </x:is>
       </x:c>
       <x:c r="L4" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7946405244</x:t>
+          <x:t>-16.794479483</x:t>
         </x:is>
       </x:c>
       <x:c r="N4" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O4" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R4" s="6" t="inlineStr">
         <x:is>
-          <x:t>9200</x:t>
+          <x:t>9560</x:t>
         </x:is>
       </x:c>
       <x:c r="S4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-1.6451155021</x:t>
+          <x:t>-0.896037234</x:t>
         </x:is>
       </x:c>
       <x:c r="T4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10290</x:t>
+          <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.8502008448</x:t>
+          <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X4" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4712937423</x:t>
+          <x:t>4.4361375859</x:t>
         </x:is>
       </x:c>
       <x:c r="Y4" s="6" t="inlineStr">
         <x:is>
-          <x:t>12440</x:t>
+          <x:t>12420</x:t>
         </x:is>
       </x:c>
       <x:c r="Z4" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA4" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-09-30</x:t>
+          <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4019218058</x:t>
+          <x:t>-54.4002756838</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.794479483</x:t>
+          <x:t>-16.794359312</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
-          <x:t>9560</x:t>
+          <x:t>10040</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.896037234</x:t>
+          <x:t>0.075029903</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4361375859</x:t>
+          <x:t>4.4060242175</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
-          <x:t>12420</x:t>
+          <x:t>12410</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-10-31</x:t>
+          <x:t>2025-11-28</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4002756838</x:t>
+          <x:t>-54.4182380781</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.794359312</x:t>
+          <x:t>-16.7961672828</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
-          <x:t>10040</x:t>
+          <x:t>9940</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.075029903</x:t>
+          <x:t>-0.1268564131</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4060242175</x:t>
+          <x:t>3.2159306358</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
-          <x:t>12410</x:t>
+          <x:t>11710</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-11-28</x:t>
+          <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4182380781</x:t>
+          <x:t>-54.4169931078</x:t>
         </x:is>
       </x:c>
       <x:c r="L7" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7961672828</x:t>
+          <x:t>-16.7959683297</x:t>
         </x:is>
       </x:c>
       <x:c r="N7" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" s="6" t="inlineStr">
         <x:is>
-          <x:t>9940</x:t>
+          <x:t>9880</x:t>
         </x:is>
       </x:c>
       <x:c r="S7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.1268564131</x:t>
+          <x:t>-0.2321313515</x:t>
         </x:is>
       </x:c>
       <x:c r="T7" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U7" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X7" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.2159306358</x:t>
+          <x:t>3.1342902362</x:t>
         </x:is>
       </x:c>
       <x:c r="Y7" s="6" t="inlineStr">
         <x:is>
-          <x:t>11710</x:t>
+          <x:t>11670</x:t>
         </x:is>
       </x:c>
       <x:c r="Z7" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA7" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-12-31</x:t>
+          <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4169931078</x:t>
+          <x:t>-54.4177895738</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7959683297</x:t>
+          <x:t>-16.7958844807</x:t>
         </x:is>
       </x:c>
       <x:c r="N8" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" s="6" t="inlineStr">
         <x:is>
-          <x:t>9880</x:t>
+          <x:t>10150</x:t>
         </x:is>
       </x:c>
       <x:c r="S8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.2321313515</x:t>
+          <x:t>0.3068982173</x:t>
         </x:is>
       </x:c>
       <x:c r="T8" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U8" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X8" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.1342902362</x:t>
+          <x:t>3.0564529171</x:t>
         </x:is>
       </x:c>
       <x:c r="Y8" s="6" t="inlineStr">
         <x:is>
-          <x:t>11670</x:t>
+          <x:t>11620</x:t>
         </x:is>
       </x:c>
       <x:c r="Z8" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA8" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-01-30</x:t>
+          <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4177895738</x:t>
+          <x:t>-54.422940523</x:t>
         </x:is>
       </x:c>
       <x:c r="L9" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7958844807</x:t>
+          <x:t>-16.7962303822</x:t>
         </x:is>
       </x:c>
       <x:c r="N9" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" s="6" t="inlineStr">
         <x:is>
-          <x:t>10150</x:t>
+          <x:t>10320</x:t>
         </x:is>
       </x:c>
       <x:c r="S9" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.3068982173</x:t>
+          <x:t>0.6369237013</x:t>
         </x:is>
       </x:c>
       <x:c r="T9" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U9" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X9" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.0564529171</x:t>
+          <x:t>2.9454728962</x:t>
         </x:is>
       </x:c>
       <x:c r="Y9" s="6" t="inlineStr">
         <x:is>
-          <x:t>11620</x:t>
+          <x:t>11560</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
-          <x:t>20500</x:t>
+          <x:t>19860</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
-          <x:t>15.4371181465</x:t>
+          <x:t>14.7052499076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-02-27</x:t>
+          <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
-          <x:t>4560</x:t>
+          <x:t>4550</x:t>
         </x:is>
       </x:c>
       <x:c r="I10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.422940523</x:t>
+          <x:t>-54.4727202033</x:t>
         </x:is>
       </x:c>
       <x:c r="L10" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7962303822</x:t>
+          <x:t>-16.8011126057</x:t>
         </x:is>
       </x:c>
       <x:c r="N10" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" s="6" t="inlineStr">
         <x:is>
-          <x:t>10320</x:t>
+          <x:t>9520</x:t>
         </x:is>
       </x:c>
       <x:c r="S10" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.6369237013</x:t>
+          <x:t>-0.9723425056</x:t>
         </x:is>
       </x:c>
       <x:c r="T10" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U10" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.9454728962</x:t>
+          <x:t>2.7407770438</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
-          <x:t>11560</x:t>
+          <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
-          <x:t>19860</x:t>
+          <x:t>19210</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
         <x:is>
-          <x:t>14.7052499076</x:t>
+          <x:t>13.9453492015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-03-31</x:t>
+          <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" s="6" t="inlineStr">
         <x:is>
-          <x:t>4550</x:t>
+          <x:t>4510</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4727202033</x:t>
+          <x:t>-54.9391316198</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" s="6" t="inlineStr">
         <x:is>
-          <x:t>3990</x:t>
+          <x:t>3940</x:t>
         </x:is>
       </x:c>
       <x:c r="M11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.8011126057</x:t>
+          <x:t>-17.0022145737</x:t>
         </x:is>
       </x:c>
       <x:c r="N11" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" s="6" t="inlineStr">
         <x:is>
-          <x:t>9520</x:t>
+          <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.9723425056</x:t>
+          <x:t>-0.0259965527</x:t>
         </x:is>
       </x:c>
       <x:c r="T11" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U11" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7407770438</x:t>
+          <x:t>2.7376392632</x:t>
         </x:is>
       </x:c>
       <x:c r="Y11" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z11" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA11" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD11" s="6" t="inlineStr">
         <x:is>
           <x:t>19210</x:t>
         </x:is>
       </x:c>
       <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
           <x:t>13.9453492015</x:t>
@@ -1502,81 +1502,81 @@
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B12" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" s="6" t="inlineStr">
         <x:is>
           <x:t>Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-04-30</x:t>
+          <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F12" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G12" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H12" s="6" t="inlineStr">
         <x:is>
           <x:t>4510</x:t>
         </x:is>
       </x:c>
       <x:c r="I12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.9391316198</x:t>
+          <x:t>-54.9180971878</x:t>
         </x:is>
       </x:c>
       <x:c r="L12" s="6" t="inlineStr">
         <x:is>
-          <x:t>3940</x:t>
+          <x:t>3910</x:t>
         </x:is>
       </x:c>
       <x:c r="M12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-17.0022145737</x:t>
+          <x:t>-17.1415734134</x:t>
         </x:is>
       </x:c>
       <x:c r="N12" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O12" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R12" s="6" t="inlineStr">
         <x:is>
           <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S12" s="6" t="inlineStr">
         <x:is>
           <x:t>-0.0259965527</x:t>
         </x:is>
       </x:c>
       <x:c r="T12" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
@@ -1587,37 +1587,37 @@
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X12" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7376392632</x:t>
         </x:is>
       </x:c>
       <x:c r="Y12" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z12" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA12" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD12" s="6" t="inlineStr">
         <x:is>
-          <x:t>19210</x:t>
+          <x:t>19080</x:t>
         </x:is>
       </x:c>
       <x:c r="AE12" s="6" t="inlineStr">
         <x:is>
-          <x:t>13.9453492015</x:t>
+          <x:t>13.7876008008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>