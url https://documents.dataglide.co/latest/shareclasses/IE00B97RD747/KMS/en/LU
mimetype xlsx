--- v1 (2026-07-10)
+++ v2 (2026-08-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fd1d2e389944a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c00125c2680457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Re388d924c7bb40ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R0745512d2c4f43bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9448e5dd5c4197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re388d924c7bb40ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d414289edd42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0745512d2c4f43bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -322,1144 +322,1144 @@
       </x:c>
       <x:c r="AD1" s="7" t="inlineStr">
         <x:is>
           <x:t>Favourable Value RHP</x:t>
         </x:is>
       </x:c>
       <x:c r="AE1" s="7" t="inlineStr">
         <x:is>
           <x:t>Favourable Scenario RHP</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-07-31</x:t>
+          <x:t>2025-09-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4034596026</x:t>
+          <x:t>-54.4019218058</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7947993737</x:t>
+          <x:t>-16.794479483</x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="6" t="inlineStr">
         <x:is>
-          <x:t>9190</x:t>
+          <x:t>9560</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-1.68416314</x:t>
+          <x:t>-0.896037234</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="6" t="inlineStr">
         <x:is>
-          <x:t>10290</x:t>
+          <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.8502008448</x:t>
+          <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.8094958394</x:t>
+          <x:t>4.4361375859</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="6" t="inlineStr">
         <x:is>
-          <x:t>12650</x:t>
+          <x:t>12420</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-08-29</x:t>
+          <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4022813073</x:t>
+          <x:t>-54.4002756838</x:t>
         </x:is>
       </x:c>
       <x:c r="L3" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7946405244</x:t>
+          <x:t>-16.794359312</x:t>
         </x:is>
       </x:c>
       <x:c r="N3" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O3" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R3" s="6" t="inlineStr">
         <x:is>
-          <x:t>9200</x:t>
+          <x:t>10040</x:t>
         </x:is>
       </x:c>
       <x:c r="S3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-1.6451155021</x:t>
+          <x:t>0.075029903</x:t>
         </x:is>
       </x:c>
       <x:c r="T3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10290</x:t>
+          <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.8502008448</x:t>
+          <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X3" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4712937423</x:t>
+          <x:t>4.4060242175</x:t>
         </x:is>
       </x:c>
       <x:c r="Y3" s="6" t="inlineStr">
         <x:is>
-          <x:t>12440</x:t>
+          <x:t>12410</x:t>
         </x:is>
       </x:c>
       <x:c r="Z3" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA3" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-09-30</x:t>
+          <x:t>2025-11-28</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4019218058</x:t>
+          <x:t>-54.4182380781</x:t>
         </x:is>
       </x:c>
       <x:c r="L4" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.794479483</x:t>
+          <x:t>-16.7961672828</x:t>
         </x:is>
       </x:c>
       <x:c r="N4" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O4" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R4" s="6" t="inlineStr">
         <x:is>
-          <x:t>9560</x:t>
+          <x:t>9940</x:t>
         </x:is>
       </x:c>
       <x:c r="S4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.896037234</x:t>
+          <x:t>-0.1268564131</x:t>
         </x:is>
       </x:c>
       <x:c r="T4" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U4" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X4" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4361375859</x:t>
+          <x:t>3.2159306358</x:t>
         </x:is>
       </x:c>
       <x:c r="Y4" s="6" t="inlineStr">
         <x:is>
-          <x:t>12420</x:t>
+          <x:t>11710</x:t>
         </x:is>
       </x:c>
       <x:c r="Z4" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA4" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-10-31</x:t>
+          <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4002756838</x:t>
+          <x:t>-54.4169931078</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.794359312</x:t>
+          <x:t>-16.7959683297</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10040</x:t>
+          <x:t>9880</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.075029903</x:t>
+          <x:t>-0.2321313515</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4060242175</x:t>
+          <x:t>3.1342902362</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
-          <x:t>12410</x:t>
+          <x:t>11670</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-11-28</x:t>
+          <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4182380781</x:t>
+          <x:t>-54.4177895738</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7961672828</x:t>
+          <x:t>-16.7958844807</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
-          <x:t>9940</x:t>
+          <x:t>10150</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.1268564131</x:t>
+          <x:t>0.3068990678</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.2159306358</x:t>
+          <x:t>3.0564532189</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
-          <x:t>11710</x:t>
+          <x:t>11620</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
-          <x:t>15.4371181465</x:t>
+          <x:t>15.4371163866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-12-31</x:t>
+          <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4169931078</x:t>
+          <x:t>-54.422940523</x:t>
         </x:is>
       </x:c>
       <x:c r="L7" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7959683297</x:t>
+          <x:t>-16.7962303822</x:t>
         </x:is>
       </x:c>
       <x:c r="N7" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" s="6" t="inlineStr">
         <x:is>
-          <x:t>9880</x:t>
+          <x:t>10320</x:t>
         </x:is>
       </x:c>
       <x:c r="S7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.2321313515</x:t>
+          <x:t>0.6369237823</x:t>
         </x:is>
       </x:c>
       <x:c r="T7" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X7" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.1342902362</x:t>
+          <x:t>2.9454720555</x:t>
         </x:is>
       </x:c>
       <x:c r="Y7" s="6" t="inlineStr">
         <x:is>
-          <x:t>11670</x:t>
+          <x:t>11560</x:t>
         </x:is>
       </x:c>
       <x:c r="Z7" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA7" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
-          <x:t>20500</x:t>
+          <x:t>19860</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
-          <x:t>15.4371181465</x:t>
+          <x:t>14.7052484169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-01-30</x:t>
+          <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
-          <x:t>4560</x:t>
+          <x:t>4550</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4177895738</x:t>
+          <x:t>-54.4727202033</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7958844807</x:t>
+          <x:t>-16.8011126057</x:t>
         </x:is>
       </x:c>
       <x:c r="N8" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" s="6" t="inlineStr">
         <x:is>
-          <x:t>10150</x:t>
+          <x:t>9520</x:t>
         </x:is>
       </x:c>
       <x:c r="S8" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.3068982173</x:t>
+          <x:t>-0.9723425056</x:t>
         </x:is>
       </x:c>
       <x:c r="T8" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U8" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X8" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.0564529171</x:t>
+          <x:t>2.7407770438</x:t>
         </x:is>
       </x:c>
       <x:c r="Y8" s="6" t="inlineStr">
         <x:is>
-          <x:t>11620</x:t>
+          <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z8" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA8" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
-          <x:t>20500</x:t>
+          <x:t>19210</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
-          <x:t>15.4371181465</x:t>
+          <x:t>13.9453492015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-02-27</x:t>
+          <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
-          <x:t>4560</x:t>
+          <x:t>4510</x:t>
         </x:is>
       </x:c>
       <x:c r="I9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.422940523</x:t>
+          <x:t>-54.9391316198</x:t>
         </x:is>
       </x:c>
       <x:c r="L9" s="6" t="inlineStr">
         <x:is>
-          <x:t>3990</x:t>
+          <x:t>3940</x:t>
         </x:is>
       </x:c>
       <x:c r="M9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7962303822</x:t>
+          <x:t>-17.0022145737</x:t>
         </x:is>
       </x:c>
       <x:c r="N9" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" s="6" t="inlineStr">
         <x:is>
-          <x:t>10320</x:t>
+          <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S9" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.6369237013</x:t>
+          <x:t>-0.0259965527</x:t>
         </x:is>
       </x:c>
       <x:c r="T9" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U9" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.9454728962</x:t>
+          <x:t>2.7376392632</x:t>
         </x:is>
       </x:c>
       <x:c r="Y9" s="6" t="inlineStr">
         <x:is>
-          <x:t>11560</x:t>
+          <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
-          <x:t>19860</x:t>
+          <x:t>19210</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
-          <x:t>14.7052499076</x:t>
+          <x:t>13.9453492015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-03-31</x:t>
+          <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
-          <x:t>4550</x:t>
+          <x:t>4510</x:t>
         </x:is>
       </x:c>
       <x:c r="I10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4727202033</x:t>
+          <x:t>-54.9180971878</x:t>
         </x:is>
       </x:c>
       <x:c r="L10" s="6" t="inlineStr">
         <x:is>
-          <x:t>3990</x:t>
+          <x:t>3910</x:t>
         </x:is>
       </x:c>
       <x:c r="M10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.8011126057</x:t>
+          <x:t>-17.1415734134</x:t>
         </x:is>
       </x:c>
       <x:c r="N10" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" s="6" t="inlineStr">
         <x:is>
-          <x:t>9520</x:t>
+          <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.9723425056</x:t>
+          <x:t>-0.0259965527</x:t>
         </x:is>
       </x:c>
       <x:c r="T10" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U10" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7407770438</x:t>
+          <x:t>2.7376392632</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
-          <x:t>19210</x:t>
+          <x:t>19080</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
         <x:is>
-          <x:t>13.9453492015</x:t>
+          <x:t>13.7876008008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-04-30</x:t>
+          <x:t>2026-06-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" s="6" t="inlineStr">
         <x:is>
-          <x:t>4510</x:t>
+          <x:t>4450</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.9391316198</x:t>
+          <x:t>-55.5425229664</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" s="6" t="inlineStr">
         <x:is>
-          <x:t>3940</x:t>
+          <x:t>3880</x:t>
         </x:is>
       </x:c>
       <x:c r="M11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-17.0022145737</x:t>
+          <x:t>-17.2432767737</x:t>
         </x:is>
       </x:c>
       <x:c r="N11" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" s="6" t="inlineStr">
         <x:is>
           <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S11" s="6" t="inlineStr">
         <x:is>
           <x:t>-0.0259965527</x:t>
         </x:is>
       </x:c>
       <x:c r="T11" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
@@ -1470,113 +1470,113 @@
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X11" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7376392632</x:t>
         </x:is>
       </x:c>
       <x:c r="Y11" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z11" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA11" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD11" s="6" t="inlineStr">
         <x:is>
-          <x:t>19210</x:t>
+          <x:t>17420</x:t>
         </x:is>
       </x:c>
       <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
-          <x:t>13.9453492015</x:t>
+          <x:t>11.7339419107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B12" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class III (Accumulation) GBP</x:t>
+          <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-05-29</x:t>
+          <x:t>2026-07-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F12" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G12" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H12" s="6" t="inlineStr">
         <x:is>
-          <x:t>4510</x:t>
+          <x:t>4450</x:t>
         </x:is>
       </x:c>
       <x:c r="I12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.9180971878</x:t>
+          <x:t>-55.5260277489</x:t>
         </x:is>
       </x:c>
       <x:c r="L12" s="6" t="inlineStr">
         <x:is>
-          <x:t>3910</x:t>
+          <x:t>3620</x:t>
         </x:is>
       </x:c>
       <x:c r="M12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-17.1415734134</x:t>
+          <x:t>-18.391054215</x:t>
         </x:is>
       </x:c>
       <x:c r="N12" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O12" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R12" s="6" t="inlineStr">
         <x:is>
           <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S12" s="6" t="inlineStr">
         <x:is>
           <x:t>-0.0259965527</x:t>
         </x:is>
       </x:c>
       <x:c r="T12" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
@@ -1587,37 +1587,37 @@
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X12" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7376392632</x:t>
         </x:is>
       </x:c>
       <x:c r="Y12" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z12" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA12" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD12" s="6" t="inlineStr">
         <x:is>
-          <x:t>19080</x:t>
+          <x:t>16860</x:t>
         </x:is>
       </x:c>
       <x:c r="AE12" s="6" t="inlineStr">
         <x:is>
-          <x:t>13.7876008008</x:t>
+          <x:t>11.00768098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>