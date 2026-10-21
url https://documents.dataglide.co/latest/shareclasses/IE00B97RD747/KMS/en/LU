--- v2 (2026-08-30)
+++ v3 (2026-10-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c00125c2680457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539167b20bac44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R0745512d2c4f43bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R39f6dc6fa0c54aaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d414289edd42a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0745512d2c4f43bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1cce69c83e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39f6dc6fa0c54aaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -332,1292 +332,1292 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-09-30</x:t>
+          <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4019218058</x:t>
+          <x:t>-54.4002756838</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.794479483</x:t>
+          <x:t>-16.794359312</x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="6" t="inlineStr">
         <x:is>
-          <x:t>9560</x:t>
+          <x:t>10040</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.896037234</x:t>
+          <x:t>0.075029903</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4361375859</x:t>
+          <x:t>4.4060242175</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="6" t="inlineStr">
         <x:is>
-          <x:t>12420</x:t>
+          <x:t>12410</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-10-31</x:t>
+          <x:t>2025-11-28</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4002756838</x:t>
+          <x:t>-54.4182380781</x:t>
         </x:is>
       </x:c>
       <x:c r="L3" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.794359312</x:t>
+          <x:t>-16.7961672828</x:t>
         </x:is>
       </x:c>
       <x:c r="N3" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O3" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10040</x:t>
+          <x:t>9940</x:t>
         </x:is>
       </x:c>
       <x:c r="S3" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.075029903</x:t>
+          <x:t>-0.1268564131</x:t>
         </x:is>
       </x:c>
       <x:c r="T3" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U3" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X3" s="6" t="inlineStr">
         <x:is>
-          <x:t>4.4060242175</x:t>
+          <x:t>3.2159306358</x:t>
         </x:is>
       </x:c>
       <x:c r="Y3" s="6" t="inlineStr">
         <x:is>
-          <x:t>12410</x:t>
+          <x:t>11710</x:t>
         </x:is>
       </x:c>
       <x:c r="Z3" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA3" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-11-28</x:t>
+          <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4182380781</x:t>
+          <x:t>-54.4169931078</x:t>
         </x:is>
       </x:c>
       <x:c r="L4" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7961672828</x:t>
+          <x:t>-16.7959683297</x:t>
         </x:is>
       </x:c>
       <x:c r="N4" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O4" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667986719</x:t>
         </x:is>
       </x:c>
       <x:c r="R4" s="6" t="inlineStr">
         <x:is>
-          <x:t>9940</x:t>
+          <x:t>9880</x:t>
         </x:is>
       </x:c>
       <x:c r="S4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.1268564131</x:t>
+          <x:t>-0.2321313515</x:t>
         </x:is>
       </x:c>
       <x:c r="T4" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U4" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919790283</x:t>
         </x:is>
       </x:c>
       <x:c r="X4" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.2159306358</x:t>
+          <x:t>3.1342902362</x:t>
         </x:is>
       </x:c>
       <x:c r="Y4" s="6" t="inlineStr">
         <x:is>
-          <x:t>11710</x:t>
+          <x:t>11670</x:t>
         </x:is>
       </x:c>
       <x:c r="Z4" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA4" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546690603</x:t>
         </x:is>
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>15.4371181465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-12-31</x:t>
+          <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4169931078</x:t>
+          <x:t>-54.4177895738</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7959683297</x:t>
+          <x:t>-16.7958844807</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
-          <x:t>9880</x:t>
+          <x:t>10150</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.2321313515</x:t>
+          <x:t>0.3068990678</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.1342902362</x:t>
+          <x:t>3.0564532189</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
-          <x:t>11670</x:t>
+          <x:t>11620</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>20500</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
-          <x:t>15.4371181465</x:t>
+          <x:t>15.4371163866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-01-30</x:t>
+          <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>4560</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4177895738</x:t>
+          <x:t>-54.422940523</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7958844807</x:t>
+          <x:t>-16.7962303822</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
-          <x:t>10150</x:t>
+          <x:t>10320</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.3068990678</x:t>
+          <x:t>0.6369237823</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>3.0564532189</x:t>
+          <x:t>2.9454720555</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
-          <x:t>11620</x:t>
+          <x:t>11560</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
-          <x:t>20500</x:t>
+          <x:t>19860</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
-          <x:t>15.4371163866</x:t>
+          <x:t>14.7052484169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-02-27</x:t>
+          <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
-          <x:t>4560</x:t>
+          <x:t>4550</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.422940523</x:t>
+          <x:t>-54.4727202033</x:t>
         </x:is>
       </x:c>
       <x:c r="L7" s="6" t="inlineStr">
         <x:is>
           <x:t>3990</x:t>
         </x:is>
       </x:c>
       <x:c r="M7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.7962303822</x:t>
+          <x:t>-16.8011126057</x:t>
         </x:is>
       </x:c>
       <x:c r="N7" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" s="6" t="inlineStr">
         <x:is>
           <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" s="6" t="inlineStr">
         <x:is>
-          <x:t>10320</x:t>
+          <x:t>9520</x:t>
         </x:is>
       </x:c>
       <x:c r="S7" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.6369237823</x:t>
+          <x:t>-0.9723417309</x:t>
         </x:is>
       </x:c>
       <x:c r="T7" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U7" s="6" t="inlineStr">
         <x:is>
           <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.9454720555</x:t>
+          <x:t>2.7407764189</x:t>
         </x:is>
       </x:c>
       <x:c r="Y7" s="6" t="inlineStr">
         <x:is>
-          <x:t>11560</x:t>
+          <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z7" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA7" s="6" t="inlineStr">
         <x:is>
           <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
-          <x:t>19860</x:t>
+          <x:t>19210</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
-          <x:t>14.7052484169</x:t>
+          <x:t>13.9453476049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-03-31</x:t>
+          <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
-          <x:t>4550</x:t>
+          <x:t>4510</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.4727202033</x:t>
+          <x:t>-54.9391316198</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" s="6" t="inlineStr">
         <x:is>
-          <x:t>3990</x:t>
+          <x:t>3940</x:t>
         </x:is>
       </x:c>
       <x:c r="M8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-16.8011126057</x:t>
+          <x:t>-17.0022145737</x:t>
         </x:is>
       </x:c>
       <x:c r="N8" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" s="6" t="inlineStr">
         <x:is>
-          <x:t>9520</x:t>
+          <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.9723425056</x:t>
+          <x:t>-0.0259958504</x:t>
         </x:is>
       </x:c>
       <x:c r="T8" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7407770438</x:t>
+          <x:t>2.7376398423</x:t>
         </x:is>
       </x:c>
       <x:c r="Y8" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z8" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA8" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
           <x:t>19210</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
-          <x:t>13.9453492015</x:t>
+          <x:t>13.9453476049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-04-30</x:t>
+          <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
           <x:t>4510</x:t>
         </x:is>
       </x:c>
       <x:c r="I9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.9391316198</x:t>
+          <x:t>-54.9180971878</x:t>
         </x:is>
       </x:c>
       <x:c r="L9" s="6" t="inlineStr">
         <x:is>
-          <x:t>3940</x:t>
+          <x:t>3910</x:t>
         </x:is>
       </x:c>
       <x:c r="M9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-17.0022145737</x:t>
+          <x:t>-17.1415734134</x:t>
         </x:is>
       </x:c>
       <x:c r="N9" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" s="6" t="inlineStr">
         <x:is>
           <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.0259965527</x:t>
+          <x:t>-0.0259958504</x:t>
         </x:is>
       </x:c>
       <x:c r="T9" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7376392632</x:t>
+          <x:t>2.7376398423</x:t>
         </x:is>
       </x:c>
       <x:c r="Y9" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
-          <x:t>19210</x:t>
+          <x:t>19080</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
-          <x:t>13.9453492015</x:t>
+          <x:t>13.7875990724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-05-29</x:t>
+          <x:t>2026-06-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
-          <x:t>4510</x:t>
+          <x:t>4450</x:t>
         </x:is>
       </x:c>
       <x:c r="I10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-54.9180971878</x:t>
+          <x:t>-55.5425229664</x:t>
         </x:is>
       </x:c>
       <x:c r="L10" s="6" t="inlineStr">
         <x:is>
-          <x:t>3910</x:t>
+          <x:t>3880</x:t>
         </x:is>
       </x:c>
       <x:c r="M10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-17.1415734134</x:t>
+          <x:t>-17.2432767737</x:t>
         </x:is>
       </x:c>
       <x:c r="N10" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" s="6" t="inlineStr">
         <x:is>
           <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.0259965527</x:t>
+          <x:t>-0.0259958504</x:t>
         </x:is>
       </x:c>
       <x:c r="T10" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7376392632</x:t>
+          <x:t>2.7376398423</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
-          <x:t>19080</x:t>
+          <x:t>17420</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
         <x:is>
-          <x:t>13.7876008008</x:t>
+          <x:t>11.7339399627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-06-30</x:t>
+          <x:t>2026-07-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" s="6" t="inlineStr">
         <x:is>
           <x:t>4450</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-55.5425229664</x:t>
+          <x:t>-55.5260277489</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" s="6" t="inlineStr">
         <x:is>
-          <x:t>3880</x:t>
+          <x:t>3620</x:t>
         </x:is>
       </x:c>
       <x:c r="M11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-17.2432767737</x:t>
+          <x:t>-18.391054215</x:t>
         </x:is>
       </x:c>
       <x:c r="N11" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" s="6" t="inlineStr">
         <x:is>
           <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.0259965527</x:t>
+          <x:t>-0.0259958504</x:t>
         </x:is>
       </x:c>
       <x:c r="T11" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7376392632</x:t>
+          <x:t>2.7376398423</x:t>
         </x:is>
       </x:c>
       <x:c r="Y11" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z11" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA11" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD11" s="6" t="inlineStr">
         <x:is>
-          <x:t>17420</x:t>
+          <x:t>16860</x:t>
         </x:is>
       </x:c>
       <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
-          <x:t>11.7339419107</x:t>
+          <x:t>11.0076793031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B12" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00B97RD747</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA Asian Equity Plus Fund Class III (Accumulation) GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" s="6" t="inlineStr">
         <x:is>
           <x:t>GBP</x:t>
         </x:is>
       </x:c>
       <x:c r="E12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-07-31</x:t>
+          <x:t>2026-08-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F12" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G12" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H12" s="6" t="inlineStr">
         <x:is>
           <x:t>4450</x:t>
         </x:is>
       </x:c>
       <x:c r="I12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-55.5260277489</x:t>
+          <x:t>-55.5217919594</x:t>
         </x:is>
       </x:c>
       <x:c r="L12" s="6" t="inlineStr">
         <x:is>
-          <x:t>3620</x:t>
+          <x:t>3470</x:t>
         </x:is>
       </x:c>
       <x:c r="M12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-18.391054215</x:t>
+          <x:t>-19.0705999588</x:t>
         </x:is>
       </x:c>
       <x:c r="N12" s="6" t="inlineStr">
         <x:is>
           <x:t>7820</x:t>
         </x:is>
       </x:c>
       <x:c r="O12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-21.7667986719</x:t>
+          <x:t>-21.7667982844</x:t>
         </x:is>
       </x:c>
       <x:c r="R12" s="6" t="inlineStr">
         <x:is>
           <x:t>9990</x:t>
         </x:is>
       </x:c>
       <x:c r="S12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.0259965527</x:t>
+          <x:t>-0.0259958504</x:t>
         </x:is>
       </x:c>
       <x:c r="T12" s="6" t="inlineStr">
         <x:is>
           <x:t>10280</x:t>
         </x:is>
       </x:c>
       <x:c r="U12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7919790283</x:t>
+          <x:t>2.7919814835</x:t>
         </x:is>
       </x:c>
       <x:c r="X12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.7376392632</x:t>
+          <x:t>2.7376398423</x:t>
         </x:is>
       </x:c>
       <x:c r="Y12" s="6" t="inlineStr">
         <x:is>
           <x:t>11450</x:t>
         </x:is>
       </x:c>
       <x:c r="Z12" s="6" t="inlineStr">
         <x:is>
           <x:t>13070</x:t>
         </x:is>
       </x:c>
       <x:c r="AA12" s="6" t="inlineStr">
         <x:is>
-          <x:t>30.6546690603</x:t>
+          <x:t>30.6546641924</x:t>
         </x:is>
       </x:c>
       <x:c r="AD12" s="6" t="inlineStr">
         <x:is>
           <x:t>16860</x:t>
         </x:is>
       </x:c>
       <x:c r="AE12" s="6" t="inlineStr">
         <x:is>
-          <x:t>11.00768098</x:t>
+          <x:t>11.0076793031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>