--- v0 (2026-05-21)
+++ v1 (2026-07-10)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbafcfce7d0eb429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f678dbaeb6e4bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Rcd121a52e4094d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Ra84f83957cfa4c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7654ed652c44c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd121a52e4094d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb098c1b724624a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra84f83957cfa4c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -332,233 +332,233 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-06-30</x:t>
+          <x:t>2025-07-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2137665264</x:t>
+          <x:t>-75.2128472461</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8141551117</x:t>
+          <x:t>-27.8133715707</x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="6" t="inlineStr">
         <x:is>
-          <x:t>6250</x:t>
+          <x:t>6430</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-8.9580282986</x:t>
+          <x:t>-8.4428119395</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="6" t="inlineStr">
         <x:is>
-          <x:t>9840</x:t>
+          <x:t>10080</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-1.5742652565</x:t>
+          <x:t>0.8072647326</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.9856573263</x:t>
+          <x:t>0.9123943396</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="6" t="inlineStr">
         <x:is>
-          <x:t>10500</x:t>
+          <x:t>10460</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-07-31</x:t>
+          <x:t>2025-08-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2128472461</x:t>
+          <x:t>-75.2125534056</x:t>
         </x:is>
       </x:c>
       <x:c r="L3" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8133715707</x:t>
+          <x:t>-27.8133070533</x:t>
         </x:is>
       </x:c>
       <x:c r="N3" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O3" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R3" s="6" t="inlineStr">
         <x:is>
-          <x:t>6430</x:t>
+          <x:t>6900</x:t>
         </x:is>
       </x:c>
       <x:c r="S3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-8.4428119395</x:t>
+          <x:t>-7.1407529819</x:t>
         </x:is>
       </x:c>
       <x:c r="T3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10080</x:t>
+          <x:t>10100</x:t>
         </x:is>
       </x:c>
       <x:c r="U3" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.8072647326</x:t>
+          <x:t>1.0478766982</x:t>
         </x:is>
       </x:c>
       <x:c r="X3" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.9123943396</x:t>
+          <x:t>0.8973122992</x:t>
         </x:is>
       </x:c>
       <x:c r="Y3" s="6" t="inlineStr">
         <x:is>
           <x:t>10460</x:t>
         </x:is>
       </x:c>
       <x:c r="Z3" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA3" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
@@ -566,1057 +566,1057 @@
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-08-29</x:t>
+          <x:t>2025-09-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2125534056</x:t>
+          <x:t>-75.2168030953</x:t>
         </x:is>
       </x:c>
       <x:c r="L4" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8133070533</x:t>
+          <x:t>-27.8138349263</x:t>
         </x:is>
       </x:c>
       <x:c r="N4" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O4" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R4" s="6" t="inlineStr">
         <x:is>
-          <x:t>6900</x:t>
+          <x:t>7270</x:t>
         </x:is>
       </x:c>
       <x:c r="S4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.1407529819</x:t>
+          <x:t>-6.1827265167</x:t>
         </x:is>
       </x:c>
       <x:c r="T4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10100</x:t>
+          <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U4" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.0478766982</x:t>
+          <x:t>1.5690090726</x:t>
         </x:is>
       </x:c>
       <x:c r="X4" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.8973122992</x:t>
+          <x:t>0.6172901209</x:t>
         </x:is>
       </x:c>
       <x:c r="Y4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10460</x:t>
+          <x:t>10310</x:t>
         </x:is>
       </x:c>
       <x:c r="Z4" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA4" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-09-30</x:t>
+          <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2168030953</x:t>
+          <x:t>-75.2103173178</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8138349263</x:t>
+          <x:t>-27.8130627383</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
-          <x:t>7270</x:t>
+          <x:t>7080</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.1827265167</x:t>
+          <x:t>-6.6857313761</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
           <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
           <x:t>1.5690090726</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.6172901209</x:t>
+          <x:t>0.5872784175</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10310</x:t>
+          <x:t>10300</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-10-31</x:t>
+          <x:t>2025-11-28</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2103173178</x:t>
+          <x:t>-75.2162679129</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8130627383</x:t>
+          <x:t>-27.8139155626</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
-          <x:t>7080</x:t>
+          <x:t>7020</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.6857313761</x:t>
+          <x:t>-6.8349032189</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
           <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.5690090726</x:t>
+          <x:t>1.636099412</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.5872784175</x:t>
+          <x:t>0.4821647657</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
-          <x:t>10300</x:t>
+          <x:t>10240</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-11-28</x:t>
+          <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2162679129</x:t>
+          <x:t>-75.2138354328</x:t>
         </x:is>
       </x:c>
       <x:c r="L7" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8139155626</x:t>
+          <x:t>-27.8134858847</x:t>
         </x:is>
       </x:c>
       <x:c r="N7" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" s="6" t="inlineStr">
         <x:is>
-          <x:t>7020</x:t>
+          <x:t>7030</x:t>
         </x:is>
       </x:c>
       <x:c r="S7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.8349032189</x:t>
+          <x:t>-6.817473289</x:t>
         </x:is>
       </x:c>
       <x:c r="T7" s="6" t="inlineStr">
         <x:is>
-          <x:t>10160</x:t>
+          <x:t>10170</x:t>
         </x:is>
       </x:c>
       <x:c r="U7" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.636099412</x:t>
+          <x:t>1.7411659172</x:t>
         </x:is>
       </x:c>
       <x:c r="X7" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.4821647657</x:t>
+          <x:t>0.2542124596</x:t>
         </x:is>
       </x:c>
       <x:c r="Y7" s="6" t="inlineStr">
         <x:is>
-          <x:t>10240</x:t>
+          <x:t>10130</x:t>
         </x:is>
       </x:c>
       <x:c r="Z7" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA7" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-12-31</x:t>
+          <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2138354328</x:t>
+          <x:t>-75.2104436102</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8134858847</x:t>
+          <x:t>-27.8127779018</x:t>
         </x:is>
       </x:c>
       <x:c r="N8" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" s="6" t="inlineStr">
         <x:is>
-          <x:t>7030</x:t>
+          <x:t>7260</x:t>
         </x:is>
       </x:c>
       <x:c r="S8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.817473289</x:t>
+          <x:t>-6.2079540321</x:t>
         </x:is>
       </x:c>
       <x:c r="T8" s="6" t="inlineStr">
         <x:is>
-          <x:t>10170</x:t>
+          <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U8" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.7411659172</x:t>
+          <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X8" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.2542124596</x:t>
+          <x:t>0.1142663221</x:t>
         </x:is>
       </x:c>
       <x:c r="Y8" s="6" t="inlineStr">
         <x:is>
-          <x:t>10130</x:t>
+          <x:t>10060</x:t>
         </x:is>
       </x:c>
       <x:c r="Z8" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA8" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-01-30</x:t>
+          <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2104436102</x:t>
+          <x:t>-75.2118205648</x:t>
         </x:is>
       </x:c>
       <x:c r="L9" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8127779018</x:t>
+          <x:t>-27.8126317869</x:t>
         </x:is>
       </x:c>
       <x:c r="N9" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" s="6" t="inlineStr">
         <x:is>
-          <x:t>7260</x:t>
+          <x:t>7330</x:t>
         </x:is>
       </x:c>
       <x:c r="S9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.2079540321</x:t>
+          <x:t>-6.0320763271</x:t>
         </x:is>
       </x:c>
       <x:c r="T9" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U9" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X9" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.1142663221</x:t>
+          <x:t>0.0903252454</x:t>
         </x:is>
       </x:c>
       <x:c r="Y9" s="6" t="inlineStr">
         <x:is>
-          <x:t>10060</x:t>
+          <x:t>10050</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
-          <x:t>25960</x:t>
+          <x:t>25420</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
-          <x:t>21.0196423659</x:t>
+          <x:t>20.5144582421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-02-27</x:t>
+          <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2118205648</x:t>
+          <x:t>-75.212154025</x:t>
         </x:is>
       </x:c>
       <x:c r="L10" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8126317869</x:t>
+          <x:t>-27.812667271</x:t>
         </x:is>
       </x:c>
       <x:c r="N10" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" s="6" t="inlineStr">
         <x:is>
-          <x:t>7330</x:t>
+          <x:t>6640</x:t>
         </x:is>
       </x:c>
       <x:c r="S10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.0320763271</x:t>
+          <x:t>-7.8578196355</x:t>
         </x:is>
       </x:c>
       <x:c r="T10" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U10" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X10" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.0903252454</x:t>
+          <x:t>0.07201748</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
-          <x:t>10050</x:t>
+          <x:t>10040</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
-          <x:t>25420</x:t>
+          <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.5144582421</x:t>
+          <x:t>19.972569908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-03-31</x:t>
+          <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.212154025</x:t>
+          <x:t>-75.2062835788</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.812667271</x:t>
+          <x:t>-27.8119049319</x:t>
         </x:is>
       </x:c>
       <x:c r="N11" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" s="6" t="inlineStr">
         <x:is>
-          <x:t>6640</x:t>
+          <x:t>7040</x:t>
         </x:is>
       </x:c>
       <x:c r="S11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.8578196355</x:t>
+          <x:t>-6.7834514394</x:t>
         </x:is>
       </x:c>
       <x:c r="T11" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U11" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X11" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.07201748</x:t>
+          <x:t>-0.6033519596</x:t>
         </x:is>
       </x:c>
       <x:c r="Y11" s="6" t="inlineStr">
         <x:is>
-          <x:t>10040</x:t>
+          <x:t>9700</x:t>
         </x:is>
       </x:c>
       <x:c r="Z11" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA11" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD11" s="6" t="inlineStr">
         <x:is>
           <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
           <x:t>19.972569908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B12" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" s="6" t="inlineStr">
         <x:is>
           <x:t>Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-04-30</x:t>
+          <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F12" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G12" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H12" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2062835788</x:t>
+          <x:t>-75.205039069</x:t>
         </x:is>
       </x:c>
       <x:c r="L12" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8119049319</x:t>
+          <x:t>-27.8117415963</x:t>
         </x:is>
       </x:c>
       <x:c r="N12" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O12" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R12" s="6" t="inlineStr">
         <x:is>
           <x:t>7040</x:t>
         </x:is>
       </x:c>
       <x:c r="S12" s="6" t="inlineStr">
         <x:is>
           <x:t>-6.7834514394</x:t>
         </x:is>
       </x:c>
       <x:c r="T12" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U12" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.6033519596</x:t>
+          <x:t>-0.7798122855</x:t>
         </x:is>
       </x:c>
       <x:c r="Y12" s="6" t="inlineStr">
         <x:is>
-          <x:t>9700</x:t>
+          <x:t>9620</x:t>
         </x:is>
       </x:c>
       <x:c r="Z12" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA12" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD12" s="6" t="inlineStr">
         <x:is>
           <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE12" s="6" t="inlineStr">
         <x:is>
           <x:t>19.972569908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>