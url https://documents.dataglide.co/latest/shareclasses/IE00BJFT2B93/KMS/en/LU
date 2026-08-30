--- v1 (2026-07-10)
+++ v2 (2026-08-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f678dbaeb6e4bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47847cdc9bb14fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Ra84f83957cfa4c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Raece6449d33a4fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb098c1b724624a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra84f83957cfa4c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770ad32c645a4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raece6449d33a4fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -322,1302 +322,1302 @@
       </x:c>
       <x:c r="AD1" s="7" t="inlineStr">
         <x:is>
           <x:t>Favourable Value RHP</x:t>
         </x:is>
       </x:c>
       <x:c r="AE1" s="7" t="inlineStr">
         <x:is>
           <x:t>Favourable Scenario RHP</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-07-31</x:t>
+          <x:t>2025-09-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2128472461</x:t>
+          <x:t>-75.2168030953</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8133715707</x:t>
+          <x:t>-27.8138349263</x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="6" t="inlineStr">
         <x:is>
-          <x:t>6430</x:t>
+          <x:t>7270</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-8.4428119395</x:t>
+          <x:t>-6.1827265167</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="6" t="inlineStr">
         <x:is>
-          <x:t>10080</x:t>
+          <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.8072647326</x:t>
+          <x:t>1.5690090726</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.9123943396</x:t>
+          <x:t>0.6172901209</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="6" t="inlineStr">
         <x:is>
-          <x:t>10460</x:t>
+          <x:t>10310</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-08-29</x:t>
+          <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2125534056</x:t>
+          <x:t>-75.2103173178</x:t>
         </x:is>
       </x:c>
       <x:c r="L3" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8133070533</x:t>
+          <x:t>-27.8130627383</x:t>
         </x:is>
       </x:c>
       <x:c r="N3" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O3" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R3" s="6" t="inlineStr">
         <x:is>
-          <x:t>6900</x:t>
+          <x:t>7080</x:t>
         </x:is>
       </x:c>
       <x:c r="S3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.1407529819</x:t>
+          <x:t>-6.6857313761</x:t>
         </x:is>
       </x:c>
       <x:c r="T3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10100</x:t>
+          <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U3" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.0478766982</x:t>
+          <x:t>1.5690090726</x:t>
         </x:is>
       </x:c>
       <x:c r="X3" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.8973122992</x:t>
+          <x:t>0.5872784175</x:t>
         </x:is>
       </x:c>
       <x:c r="Y3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10460</x:t>
+          <x:t>10300</x:t>
         </x:is>
       </x:c>
       <x:c r="Z3" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA3" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-09-30</x:t>
+          <x:t>2025-11-28</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2168030953</x:t>
+          <x:t>-75.2162679129</x:t>
         </x:is>
       </x:c>
       <x:c r="L4" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8138349263</x:t>
+          <x:t>-27.8139155626</x:t>
         </x:is>
       </x:c>
       <x:c r="N4" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O4" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R4" s="6" t="inlineStr">
         <x:is>
-          <x:t>7270</x:t>
+          <x:t>7020</x:t>
         </x:is>
       </x:c>
       <x:c r="S4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.1827265167</x:t>
+          <x:t>-6.8349032189</x:t>
         </x:is>
       </x:c>
       <x:c r="T4" s="6" t="inlineStr">
         <x:is>
           <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U4" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.5690090726</x:t>
+          <x:t>1.636099412</x:t>
         </x:is>
       </x:c>
       <x:c r="X4" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.6172901209</x:t>
+          <x:t>0.4821647657</x:t>
         </x:is>
       </x:c>
       <x:c r="Y4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10310</x:t>
+          <x:t>10240</x:t>
         </x:is>
       </x:c>
       <x:c r="Z4" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA4" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-10-31</x:t>
+          <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2103173178</x:t>
+          <x:t>-75.2138354328</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8130627383</x:t>
+          <x:t>-27.8134858847</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
-          <x:t>7080</x:t>
+          <x:t>7030</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.6857313761</x:t>
+          <x:t>-6.817473289</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10160</x:t>
+          <x:t>10170</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.5690090726</x:t>
+          <x:t>1.7411659172</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.5872784175</x:t>
+          <x:t>0.2542124596</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10300</x:t>
+          <x:t>10130</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-11-28</x:t>
+          <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2162679129</x:t>
+          <x:t>-75.2104436102</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8139155626</x:t>
+          <x:t>-27.8127779018</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
-          <x:t>7020</x:t>
+          <x:t>7260</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.8349032189</x:t>
+          <x:t>-6.207954715</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
-          <x:t>10160</x:t>
+          <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.636099412</x:t>
+          <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.4821647657</x:t>
+          <x:t>0.1142656997</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
-          <x:t>10240</x:t>
+          <x:t>10060</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
-          <x:t>21.0196423659</x:t>
+          <x:t>21.0196413228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-12-31</x:t>
+          <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2138354328</x:t>
+          <x:t>-75.2118205648</x:t>
         </x:is>
       </x:c>
       <x:c r="L7" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8134858847</x:t>
+          <x:t>-27.8126317869</x:t>
         </x:is>
       </x:c>
       <x:c r="N7" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" s="6" t="inlineStr">
         <x:is>
-          <x:t>7030</x:t>
+          <x:t>7330</x:t>
         </x:is>
       </x:c>
       <x:c r="S7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.817473289</x:t>
+          <x:t>-6.0320769427</x:t>
         </x:is>
       </x:c>
       <x:c r="T7" s="6" t="inlineStr">
         <x:is>
-          <x:t>10170</x:t>
+          <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U7" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.7411659172</x:t>
+          <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X7" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.2542124596</x:t>
+          <x:t>0.090324916</x:t>
         </x:is>
       </x:c>
       <x:c r="Y7" s="6" t="inlineStr">
         <x:is>
-          <x:t>10130</x:t>
+          <x:t>10050</x:t>
         </x:is>
       </x:c>
       <x:c r="Z7" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA7" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
-          <x:t>25960</x:t>
+          <x:t>25420</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
-          <x:t>21.0196423659</x:t>
+          <x:t>20.5144583316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-01-30</x:t>
+          <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2104436102</x:t>
+          <x:t>-75.212154025</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8127779018</x:t>
+          <x:t>-27.812667271</x:t>
         </x:is>
       </x:c>
       <x:c r="N8" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" s="6" t="inlineStr">
         <x:is>
-          <x:t>7260</x:t>
+          <x:t>6640</x:t>
         </x:is>
       </x:c>
       <x:c r="S8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.2079540321</x:t>
+          <x:t>-7.8578196355</x:t>
         </x:is>
       </x:c>
       <x:c r="T8" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U8" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X8" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.1142663221</x:t>
+          <x:t>0.07201748</x:t>
         </x:is>
       </x:c>
       <x:c r="Y8" s="6" t="inlineStr">
         <x:is>
-          <x:t>10060</x:t>
+          <x:t>10040</x:t>
         </x:is>
       </x:c>
       <x:c r="Z8" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA8" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
-          <x:t>25960</x:t>
+          <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
-          <x:t>21.0196423659</x:t>
+          <x:t>19.972569908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-02-27</x:t>
+          <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2118205648</x:t>
+          <x:t>-75.2062835788</x:t>
         </x:is>
       </x:c>
       <x:c r="L9" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8126317869</x:t>
+          <x:t>-27.8119049319</x:t>
         </x:is>
       </x:c>
       <x:c r="N9" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" s="6" t="inlineStr">
         <x:is>
-          <x:t>7330</x:t>
+          <x:t>7040</x:t>
         </x:is>
       </x:c>
       <x:c r="S9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.0320763271</x:t>
+          <x:t>-6.7834514394</x:t>
         </x:is>
       </x:c>
       <x:c r="T9" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U9" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X9" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.0903252454</x:t>
+          <x:t>-0.6033519596</x:t>
         </x:is>
       </x:c>
       <x:c r="Y9" s="6" t="inlineStr">
         <x:is>
-          <x:t>10050</x:t>
+          <x:t>9700</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
-          <x:t>25420</x:t>
+          <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.5144582421</x:t>
+          <x:t>19.972569908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-03-31</x:t>
+          <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.212154025</x:t>
+          <x:t>-75.205039069</x:t>
         </x:is>
       </x:c>
       <x:c r="L10" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.812667271</x:t>
+          <x:t>-27.8117415963</x:t>
         </x:is>
       </x:c>
       <x:c r="N10" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" s="6" t="inlineStr">
         <x:is>
-          <x:t>6640</x:t>
+          <x:t>7040</x:t>
         </x:is>
       </x:c>
       <x:c r="S10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.8578196355</x:t>
+          <x:t>-6.7834514394</x:t>
         </x:is>
       </x:c>
       <x:c r="T10" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U10" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X10" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.07201748</x:t>
+          <x:t>-0.7798122855</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
-          <x:t>10040</x:t>
+          <x:t>9620</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
           <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
         <x:is>
           <x:t>19.972569908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-04-30</x:t>
+          <x:t>2026-06-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2062835788</x:t>
+          <x:t>-75.1991563167</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8119049319</x:t>
+          <x:t>-27.8112713061</x:t>
         </x:is>
       </x:c>
       <x:c r="N11" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" s="6" t="inlineStr">
         <x:is>
-          <x:t>7040</x:t>
+          <x:t>6990</x:t>
         </x:is>
       </x:c>
       <x:c r="S11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.7834514394</x:t>
+          <x:t>-6.9011454982</x:t>
         </x:is>
       </x:c>
       <x:c r="T11" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U11" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.6033519596</x:t>
+          <x:t>-0.8830540973</x:t>
         </x:is>
       </x:c>
       <x:c r="Y11" s="6" t="inlineStr">
         <x:is>
-          <x:t>9700</x:t>
+          <x:t>9570</x:t>
         </x:is>
       </x:c>
       <x:c r="Z11" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA11" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD11" s="6" t="inlineStr">
         <x:is>
-          <x:t>24850</x:t>
+          <x:t>24510</x:t>
         </x:is>
       </x:c>
       <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.972569908</x:t>
+          <x:t>19.6356871719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B12" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" s="6" t="inlineStr">
         <x:is>
-          <x:t>Class V (Accumulation) USD</x:t>
+          <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-05-29</x:t>
+          <x:t>2026-07-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F12" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G12" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H12" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.205039069</x:t>
+          <x:t>-75.199863563</x:t>
         </x:is>
       </x:c>
       <x:c r="L12" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8117415963</x:t>
+          <x:t>-27.8110999899</x:t>
         </x:is>
       </x:c>
       <x:c r="N12" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O12" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R12" s="6" t="inlineStr">
         <x:is>
-          <x:t>7040</x:t>
+          <x:t>6990</x:t>
         </x:is>
       </x:c>
       <x:c r="S12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.7834514394</x:t>
+          <x:t>-6.9011454982</x:t>
         </x:is>
       </x:c>
       <x:c r="T12" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U12" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074189151</x:t>
         </x:is>
       </x:c>
       <x:c r="X12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.7798122855</x:t>
+          <x:t>-1.1959697476</x:t>
         </x:is>
       </x:c>
       <x:c r="Y12" s="6" t="inlineStr">
         <x:is>
-          <x:t>9620</x:t>
+          <x:t>9420</x:t>
         </x:is>
       </x:c>
       <x:c r="Z12" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA12" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD12" s="6" t="inlineStr">
         <x:is>
-          <x:t>24850</x:t>
+          <x:t>21430</x:t>
         </x:is>
       </x:c>
       <x:c r="AE12" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.972569908</x:t>
+          <x:t>16.4638723854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>