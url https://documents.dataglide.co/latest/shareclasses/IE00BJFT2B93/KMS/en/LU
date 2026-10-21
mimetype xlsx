--- v2 (2026-08-30)
+++ v3 (2026-10-21)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47847cdc9bb14fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2378b83369f346be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="Raece6449d33a4fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="sheet" sheetId="1" r:id="R5c304f5406b04f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="4">
     <x:numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.0000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="167" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:sz val="11"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="8b0000"/>
@@ -107,51 +107,51 @@
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="166" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="167" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="0"/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R770ad32c645a4ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raece6449d33a4fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702acfd6a46c4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5c304f5406b04f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="20" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="21" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="24" bestFit="1" customWidth="1"/>
     <x:col min="8" max="8" width="20" bestFit="1" customWidth="1"/>
     <x:col min="9" max="9" width="22" bestFit="1" customWidth="1"/>
     <x:col min="10" max="10" width="21" bestFit="1" customWidth="1"/>
     <x:col min="11" max="11" width="24" bestFit="1" customWidth="1"/>
     <x:col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <x:col min="13" max="13" width="20" bestFit="1" customWidth="1"/>
     <x:col min="14" max="14" width="25" bestFit="1" customWidth="1"/>
@@ -332,1292 +332,1292 @@
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B2" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C2" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D2" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E2" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-09-30</x:t>
+          <x:t>2025-10-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F2" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G2" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H2" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2168030953</x:t>
+          <x:t>-75.2103173178</x:t>
         </x:is>
       </x:c>
       <x:c r="L2" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8138349263</x:t>
+          <x:t>-27.8130627383</x:t>
         </x:is>
       </x:c>
       <x:c r="N2" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O2" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R2" s="6" t="inlineStr">
         <x:is>
-          <x:t>7270</x:t>
+          <x:t>7080</x:t>
         </x:is>
       </x:c>
       <x:c r="S2" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.1827265167</x:t>
+          <x:t>-6.6857313761</x:t>
         </x:is>
       </x:c>
       <x:c r="T2" s="6" t="inlineStr">
         <x:is>
           <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U2" s="6" t="inlineStr">
         <x:is>
           <x:t>1.5690090726</x:t>
         </x:is>
       </x:c>
       <x:c r="X2" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.6172901209</x:t>
+          <x:t>0.5872784175</x:t>
         </x:is>
       </x:c>
       <x:c r="Y2" s="6" t="inlineStr">
         <x:is>
-          <x:t>10310</x:t>
+          <x:t>10300</x:t>
         </x:is>
       </x:c>
       <x:c r="Z2" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA2" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD2" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE2" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B3" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C3" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D3" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E3" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-10-31</x:t>
+          <x:t>2025-11-28</x:t>
         </x:is>
       </x:c>
       <x:c r="F3" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G3" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H3" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2103173178</x:t>
+          <x:t>-75.2162679129</x:t>
         </x:is>
       </x:c>
       <x:c r="L3" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8130627383</x:t>
+          <x:t>-27.8139155626</x:t>
         </x:is>
       </x:c>
       <x:c r="N3" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O3" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R3" s="6" t="inlineStr">
         <x:is>
-          <x:t>7080</x:t>
+          <x:t>7020</x:t>
         </x:is>
       </x:c>
       <x:c r="S3" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.6857313761</x:t>
+          <x:t>-6.8349032189</x:t>
         </x:is>
       </x:c>
       <x:c r="T3" s="6" t="inlineStr">
         <x:is>
           <x:t>10160</x:t>
         </x:is>
       </x:c>
       <x:c r="U3" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.5690090726</x:t>
+          <x:t>1.636099412</x:t>
         </x:is>
       </x:c>
       <x:c r="X3" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.5872784175</x:t>
+          <x:t>0.4821647657</x:t>
         </x:is>
       </x:c>
       <x:c r="Y3" s="6" t="inlineStr">
         <x:is>
-          <x:t>10300</x:t>
+          <x:t>10240</x:t>
         </x:is>
       </x:c>
       <x:c r="Z3" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA3" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD3" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE3" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B4" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C4" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D4" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E4" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-11-28</x:t>
+          <x:t>2025-12-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F4" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G4" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H4" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2162679129</x:t>
+          <x:t>-75.2138354328</x:t>
         </x:is>
       </x:c>
       <x:c r="L4" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8139155626</x:t>
+          <x:t>-27.8134858847</x:t>
         </x:is>
       </x:c>
       <x:c r="N4" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O4" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.885270908</x:t>
         </x:is>
       </x:c>
       <x:c r="R4" s="6" t="inlineStr">
         <x:is>
-          <x:t>7020</x:t>
+          <x:t>7030</x:t>
         </x:is>
       </x:c>
       <x:c r="S4" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.8349032189</x:t>
+          <x:t>-6.817473289</x:t>
         </x:is>
       </x:c>
       <x:c r="T4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10160</x:t>
+          <x:t>10170</x:t>
         </x:is>
       </x:c>
       <x:c r="U4" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.636099412</x:t>
+          <x:t>1.7411659172</x:t>
         </x:is>
       </x:c>
       <x:c r="X4" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.4821647657</x:t>
+          <x:t>0.2542124596</x:t>
         </x:is>
       </x:c>
       <x:c r="Y4" s="6" t="inlineStr">
         <x:is>
-          <x:t>10240</x:t>
+          <x:t>10130</x:t>
         </x:is>
       </x:c>
       <x:c r="Z4" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA4" s="6" t="inlineStr">
         <x:is>
           <x:t>52.2535490057</x:t>
         </x:is>
       </x:c>
       <x:c r="AD4" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE4" s="6" t="inlineStr">
         <x:is>
           <x:t>21.0196423659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B5" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C5" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D5" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E5" s="6" t="inlineStr">
         <x:is>
-          <x:t>2025-12-31</x:t>
+          <x:t>2026-01-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F5" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G5" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H5" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2138354328</x:t>
+          <x:t>-75.2104436102</x:t>
         </x:is>
       </x:c>
       <x:c r="L5" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8134858847</x:t>
+          <x:t>-27.8127779018</x:t>
         </x:is>
       </x:c>
       <x:c r="N5" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R5" s="6" t="inlineStr">
         <x:is>
-          <x:t>7030</x:t>
+          <x:t>7260</x:t>
         </x:is>
       </x:c>
       <x:c r="S5" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.817473289</x:t>
+          <x:t>-6.207954715</x:t>
         </x:is>
       </x:c>
       <x:c r="T5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10170</x:t>
+          <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U5" s="6" t="inlineStr">
         <x:is>
-          <x:t>1.7411659172</x:t>
+          <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X5" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.2542124596</x:t>
+          <x:t>0.1142656997</x:t>
         </x:is>
       </x:c>
       <x:c r="Y5" s="6" t="inlineStr">
         <x:is>
-          <x:t>10130</x:t>
+          <x:t>10060</x:t>
         </x:is>
       </x:c>
       <x:c r="Z5" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA5" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD5" s="6" t="inlineStr">
         <x:is>
           <x:t>25960</x:t>
         </x:is>
       </x:c>
       <x:c r="AE5" s="6" t="inlineStr">
         <x:is>
-          <x:t>21.0196423659</x:t>
+          <x:t>21.0196413228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B6" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C6" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D6" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E6" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-01-30</x:t>
+          <x:t>2026-02-27</x:t>
         </x:is>
       </x:c>
       <x:c r="F6" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G6" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H6" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2104436102</x:t>
+          <x:t>-75.2118205648</x:t>
         </x:is>
       </x:c>
       <x:c r="L6" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8127779018</x:t>
+          <x:t>-27.8126317869</x:t>
         </x:is>
       </x:c>
       <x:c r="N6" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O6" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R6" s="6" t="inlineStr">
         <x:is>
-          <x:t>7260</x:t>
+          <x:t>7330</x:t>
         </x:is>
       </x:c>
       <x:c r="S6" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.207954715</x:t>
+          <x:t>-6.0320769427</x:t>
         </x:is>
       </x:c>
       <x:c r="T6" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U6" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X6" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.1142656997</x:t>
+          <x:t>0.090324916</x:t>
         </x:is>
       </x:c>
       <x:c r="Y6" s="6" t="inlineStr">
         <x:is>
-          <x:t>10060</x:t>
+          <x:t>10050</x:t>
         </x:is>
       </x:c>
       <x:c r="Z6" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA6" s="6" t="inlineStr">
         <x:is>
           <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD6" s="6" t="inlineStr">
         <x:is>
-          <x:t>25960</x:t>
+          <x:t>25420</x:t>
         </x:is>
       </x:c>
       <x:c r="AE6" s="6" t="inlineStr">
         <x:is>
-          <x:t>21.0196413228</x:t>
+          <x:t>20.5144583316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B7" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C7" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D7" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E7" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-02-27</x:t>
+          <x:t>2026-03-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F7" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G7" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2118205648</x:t>
+          <x:t>-75.212154025</x:t>
         </x:is>
       </x:c>
       <x:c r="L7" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8126317869</x:t>
+          <x:t>-27.812667271</x:t>
         </x:is>
       </x:c>
       <x:c r="N7" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O7" s="6" t="inlineStr">
         <x:is>
           <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R7" s="6" t="inlineStr">
         <x:is>
-          <x:t>7330</x:t>
+          <x:t>6640</x:t>
         </x:is>
       </x:c>
       <x:c r="S7" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.0320769427</x:t>
+          <x:t>-7.8578200807</x:t>
         </x:is>
       </x:c>
       <x:c r="T7" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U7" s="6" t="inlineStr">
         <x:is>
           <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X7" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.090324916</x:t>
+          <x:t>0.0720169335</x:t>
         </x:is>
       </x:c>
       <x:c r="Y7" s="6" t="inlineStr">
         <x:is>
-          <x:t>10050</x:t>
+          <x:t>10040</x:t>
         </x:is>
       </x:c>
       <x:c r="Z7" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA7" s="6" t="inlineStr">
         <x:is>
           <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD7" s="6" t="inlineStr">
         <x:is>
-          <x:t>25420</x:t>
+          <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE7" s="6" t="inlineStr">
         <x:is>
-          <x:t>20.5144583316</x:t>
+          <x:t>19.9725697793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B8" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C8" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D8" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-03-31</x:t>
+          <x:t>2026-04-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F8" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G8" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H8" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.212154025</x:t>
+          <x:t>-75.2062835788</x:t>
         </x:is>
       </x:c>
       <x:c r="L8" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.812667271</x:t>
+          <x:t>-27.8119049319</x:t>
         </x:is>
       </x:c>
       <x:c r="N8" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R8" s="6" t="inlineStr">
         <x:is>
-          <x:t>6640</x:t>
+          <x:t>7040</x:t>
         </x:is>
       </x:c>
       <x:c r="S8" s="6" t="inlineStr">
         <x:is>
-          <x:t>-7.8578196355</x:t>
+          <x:t>-6.7834517198</x:t>
         </x:is>
       </x:c>
       <x:c r="T8" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U8" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.0074189151</x:t>
+          <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X8" s="6" t="inlineStr">
         <x:is>
-          <x:t>0.07201748</x:t>
+          <x:t>-0.6033524003</x:t>
         </x:is>
       </x:c>
       <x:c r="Y8" s="6" t="inlineStr">
         <x:is>
-          <x:t>10040</x:t>
+          <x:t>9700</x:t>
         </x:is>
       </x:c>
       <x:c r="Z8" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA8" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD8" s="6" t="inlineStr">
         <x:is>
           <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE8" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.972569908</x:t>
+          <x:t>19.9725697793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B9" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C9" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D9" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-04-30</x:t>
+          <x:t>2026-05-29</x:t>
         </x:is>
       </x:c>
       <x:c r="F9" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G9" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H9" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.2062835788</x:t>
+          <x:t>-75.205039069</x:t>
         </x:is>
       </x:c>
       <x:c r="L9" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8119049319</x:t>
+          <x:t>-27.8117415963</x:t>
         </x:is>
       </x:c>
       <x:c r="N9" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R9" s="6" t="inlineStr">
         <x:is>
           <x:t>7040</x:t>
         </x:is>
       </x:c>
       <x:c r="S9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.7834514394</x:t>
+          <x:t>-6.7834517198</x:t>
         </x:is>
       </x:c>
       <x:c r="T9" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U9" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.0074189151</x:t>
+          <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X9" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.6033519596</x:t>
+          <x:t>-0.7798125817</x:t>
         </x:is>
       </x:c>
       <x:c r="Y9" s="6" t="inlineStr">
         <x:is>
-          <x:t>9700</x:t>
+          <x:t>9620</x:t>
         </x:is>
       </x:c>
       <x:c r="Z9" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA9" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD9" s="6" t="inlineStr">
         <x:is>
           <x:t>24850</x:t>
         </x:is>
       </x:c>
       <x:c r="AE9" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.972569908</x:t>
+          <x:t>19.9725697793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B10" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C10" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D10" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-05-29</x:t>
+          <x:t>2026-06-30</x:t>
         </x:is>
       </x:c>
       <x:c r="F10" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G10" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H10" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.205039069</x:t>
+          <x:t>-75.1991563167</x:t>
         </x:is>
       </x:c>
       <x:c r="L10" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8117415963</x:t>
+          <x:t>-27.8112713061</x:t>
         </x:is>
       </x:c>
       <x:c r="N10" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R10" s="6" t="inlineStr">
         <x:is>
-          <x:t>7040</x:t>
+          <x:t>6990</x:t>
         </x:is>
       </x:c>
       <x:c r="S10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.7834514394</x:t>
+          <x:t>-6.9011459978</x:t>
         </x:is>
       </x:c>
       <x:c r="T10" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U10" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.0074189151</x:t>
+          <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X10" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.7798122855</x:t>
+          <x:t>-0.883054192</x:t>
         </x:is>
       </x:c>
       <x:c r="Y10" s="6" t="inlineStr">
         <x:is>
-          <x:t>9620</x:t>
+          <x:t>9570</x:t>
         </x:is>
       </x:c>
       <x:c r="Z10" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA10" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD10" s="6" t="inlineStr">
         <x:is>
-          <x:t>24850</x:t>
+          <x:t>24510</x:t>
         </x:is>
       </x:c>
       <x:c r="AE10" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.972569908</x:t>
+          <x:t>19.6356871132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B11" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C11" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D11" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-06-30</x:t>
+          <x:t>2026-07-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F11" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G11" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H11" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.1991563167</x:t>
+          <x:t>-75.199863563</x:t>
         </x:is>
       </x:c>
       <x:c r="L11" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8112713061</x:t>
+          <x:t>-27.8110999899</x:t>
         </x:is>
       </x:c>
       <x:c r="N11" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R11" s="6" t="inlineStr">
         <x:is>
           <x:t>6990</x:t>
         </x:is>
       </x:c>
       <x:c r="S11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.9011454982</x:t>
+          <x:t>-6.9011459978</x:t>
         </x:is>
       </x:c>
       <x:c r="T11" s="6" t="inlineStr">
         <x:is>
           <x:t>10200</x:t>
         </x:is>
       </x:c>
       <x:c r="U11" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.0074189151</x:t>
+          <x:t>2.0074165029</x:t>
         </x:is>
       </x:c>
       <x:c r="X11" s="6" t="inlineStr">
         <x:is>
-          <x:t>-0.8830540973</x:t>
+          <x:t>-1.1959699007</x:t>
         </x:is>
       </x:c>
       <x:c r="Y11" s="6" t="inlineStr">
         <x:is>
-          <x:t>9570</x:t>
+          <x:t>9420</x:t>
         </x:is>
       </x:c>
       <x:c r="Z11" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA11" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD11" s="6" t="inlineStr">
         <x:is>
-          <x:t>24510</x:t>
+          <x:t>21430</x:t>
         </x:is>
       </x:c>
       <x:c r="AE11" s="6" t="inlineStr">
         <x:is>
-          <x:t>19.6356871719</x:t>
+          <x:t>16.4638719928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" s="6" t="inlineStr">
         <x:is>
           <x:t>First Sentier Investors (Ireland) Limited (the "Manager")</x:t>
         </x:is>
       </x:c>
       <x:c r="B12" s="6" t="inlineStr">
         <x:is>
           <x:t>IE00BJFT2B93</x:t>
         </x:is>
       </x:c>
       <x:c r="C12" s="6" t="inlineStr">
         <x:is>
           <x:t>FSSA China Growth Fund Class V (Accumulation) USD</x:t>
         </x:is>
       </x:c>
       <x:c r="D12" s="6" t="inlineStr">
         <x:is>
           <x:t>USD</x:t>
         </x:is>
       </x:c>
       <x:c r="E12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2026-07-31</x:t>
+          <x:t>2026-08-31</x:t>
         </x:is>
       </x:c>
       <x:c r="F12" s="6" t="inlineStr">
         <x:is>
           <x:t>10000</x:t>
         </x:is>
       </x:c>
       <x:c r="G12" s="6" t="inlineStr">
         <x:is>
           <x:t>5.0000</x:t>
         </x:is>
       </x:c>
       <x:c r="H12" s="6" t="inlineStr">
         <x:is>
           <x:t>2480</x:t>
         </x:is>
       </x:c>
       <x:c r="I12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-75.199863563</x:t>
+          <x:t>-75.2004405483</x:t>
         </x:is>
       </x:c>
       <x:c r="L12" s="6" t="inlineStr">
         <x:is>
           <x:t>1960</x:t>
         </x:is>
       </x:c>
       <x:c r="M12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-27.8110999899</x:t>
+          <x:t>-27.8110218865</x:t>
         </x:is>
       </x:c>
       <x:c r="N12" s="6" t="inlineStr">
         <x:is>
           <x:t>5810</x:t>
         </x:is>
       </x:c>
       <x:c r="O12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-41.885270908</x:t>
+          <x:t>-41.8852724585</x:t>
         </x:is>
       </x:c>
       <x:c r="R12" s="6" t="inlineStr">
         <x:is>
           <x:t>6990</x:t>
         </x:is>
       </x:c>
       <x:c r="S12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-6.9011454982</x:t>
+          <x:t>-6.9011459978</x:t>
         </x:is>
       </x:c>
       <x:c r="T12" s="6" t="inlineStr">
         <x:is>
-          <x:t>10200</x:t>
+          <x:t>10170</x:t>
         </x:is>
       </x:c>
       <x:c r="U12" s="6" t="inlineStr">
         <x:is>
-          <x:t>2.0074189151</x:t>
+          <x:t>1.7411645279</x:t>
         </x:is>
       </x:c>
       <x:c r="X12" s="6" t="inlineStr">
         <x:is>
-          <x:t>-1.1959697476</x:t>
+          <x:t>-1.3565540152</x:t>
         </x:is>
       </x:c>
       <x:c r="Y12" s="6" t="inlineStr">
         <x:is>
-          <x:t>9420</x:t>
+          <x:t>9340</x:t>
         </x:is>
       </x:c>
       <x:c r="Z12" s="6" t="inlineStr">
         <x:is>
           <x:t>15230</x:t>
         </x:is>
       </x:c>
       <x:c r="AA12" s="6" t="inlineStr">
         <x:is>
-          <x:t>52.2535490057</x:t>
+          <x:t>52.253550607</x:t>
         </x:is>
       </x:c>
       <x:c r="AD12" s="6" t="inlineStr">
         <x:is>
-          <x:t>21430</x:t>
+          <x:t>20470</x:t>
         </x:is>
       </x:c>
       <x:c r="AE12" s="6" t="inlineStr">
         <x:is>
-          <x:t>16.4638723854</x:t>
+          <x:t>15.4037884621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>